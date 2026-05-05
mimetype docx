--- v1 (2026-03-07)
+++ v2 (2026-05-05)
@@ -113,137 +113,137 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
-        <w:t xml:space="preserve">We are the tenants of house at 91608 Vasquez Park Apt. 388</w:t>
+        <w:t xml:space="preserve">We are the tenants of house at 284 Christopher Keys Suite 001</w:t>
         <w:br/>
-        <w:t xml:space="preserve">Grantmouth, NM 89686.</w:t>
+        <w:t xml:space="preserve">Lake Alexander, KS 00528.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:ind w:hanging="0" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
         <w:t xml:space="preserve">The house is insured under an insurance policy issued by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">748 Collins Plaza Apt. 761</w:t>
+        <w:t xml:space="preserve">18756 Salas Forks Apt. 848</w:t>
         <w:br/>
-        <w:t xml:space="preserve">South Richard, NH 31817</w:t>
+        <w:t xml:space="preserve">Robertton, NY 84402</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
         <w:t xml:space="preserve"> who is an authorised insurer within the meaning of section 164 of the Commonhold and Leasehold Reform Act 2002.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:ind w:hanging="0" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
-        <w:t xml:space="preserve">The policy number is 863286.</w:t>
+        <w:t xml:space="preserve">The policy number is 263140.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:ind w:hanging="0" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
@@ -279,51 +279,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
         <w:t xml:space="preserve">The amount of cover (the sum insured) is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
         <w:t>£</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
-        <w:t xml:space="preserve">551646 and is provided for the period beginning on 2025-05-28 and ending on 2027-01-16.</w:t>
+        <w:t xml:space="preserve">417361 and is provided for the period beginning on 2025-07-17 and ending on 2026-12-12.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:ind w:hanging="0" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
@@ -347,85 +347,85 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
-        <w:t xml:space="preserve">The amount of excess under the policy is payable whenever the insurer makes a payment under the policy. The following excesses apply: £599 escape of water, £819 subsidence, £473 for all other claims. </w:t>
+        <w:t xml:space="preserve">The amount of excess under the policy is payable whenever the insurer makes a payment under the policy. The following excesses apply: £389 escape of water, £306 subsidence, £548 for all other claims. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:ind w:hanging="0" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
-        <w:t xml:space="preserve">The policy has been renewed and was last renewed on 2027-06-23.</w:t>
+        <w:t xml:space="preserve">The policy has been renewed and was last renewed on 2027-11-01.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:ind w:hanging="0" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
@@ -566,51 +566,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
-        <w:t xml:space="preserve">07/03/2026</w:t>
+        <w:t xml:space="preserve">05/05/2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:left="1440" w:right="1440" w:gutter="0" w:header="0" w:top="1440" w:footer="0" w:bottom="1440"/>
       <w:pgNumType w:start="1" w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
       <w:docGrid w:type="default" w:linePitch="100" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:embedRegular r:id="rId1" w:fontKey="{01014A78-CABC-4EF0-12AC-5CD89AEFDE01}"/>
     <w:embedBold r:id="rId2" w:fontKey="{02014A78-CABC-4EF0-12AC-5CD89AEFDE02}"/>
     <w:embedItalic r:id="rId3" w:fontKey="{03014A78-CABC-4EF0-12AC-5CD89AEFDE03}"/>
     <w:embedBoldItalic r:id="rId4" w:fontKey="{04014A78-CABC-4EF0-12AC-5CD89AEFDE04}"/>