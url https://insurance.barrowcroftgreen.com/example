--- v2 (2026-05-05)
+++ v3 (2026-07-04)
@@ -113,137 +113,137 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
-        <w:t xml:space="preserve">We are the tenants of house at 284 Christopher Keys Suite 001</w:t>
+        <w:t xml:space="preserve">We are the tenants of house at 55978 Michael Court</w:t>
         <w:br/>
-        <w:t xml:space="preserve">Lake Alexander, KS 00528.</w:t>
+        <w:t xml:space="preserve">Ellismouth, DE 29932.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:ind w:hanging="0" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
         <w:t xml:space="preserve">The house is insured under an insurance policy issued by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">18756 Salas Forks Apt. 848</w:t>
+        <w:t xml:space="preserve">2399 Stacey Brook Suite 317</w:t>
         <w:br/>
-        <w:t xml:space="preserve">Robertton, NY 84402</w:t>
+        <w:t xml:space="preserve">East Mia, MD 74528</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
         <w:t xml:space="preserve"> who is an authorised insurer within the meaning of section 164 of the Commonhold and Leasehold Reform Act 2002.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:ind w:hanging="0" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
-        <w:t xml:space="preserve">The policy number is 263140.</w:t>
+        <w:t xml:space="preserve">The policy number is 597220.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:ind w:hanging="0" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
@@ -279,51 +279,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
         <w:t xml:space="preserve">The amount of cover (the sum insured) is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
         <w:t>£</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
-        <w:t xml:space="preserve">417361 and is provided for the period beginning on 2025-07-17 and ending on 2026-12-12.</w:t>
+        <w:t xml:space="preserve">382882 and is provided for the period beginning on 2025-10-26 and ending on 2026-10-09.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:ind w:hanging="0" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
@@ -347,85 +347,85 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
-        <w:t xml:space="preserve">The amount of excess under the policy is payable whenever the insurer makes a payment under the policy. The following excesses apply: £389 escape of water, £306 subsidence, £548 for all other claims. </w:t>
+        <w:t xml:space="preserve">The amount of excess under the policy is payable whenever the insurer makes a payment under the policy. The following excesses apply: £492 escape of water, £732 subsidence, £136 for all other claims. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:ind w:hanging="0" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
-        <w:t xml:space="preserve">The policy has been renewed and was last renewed on 2027-11-01.</w:t>
+        <w:t xml:space="preserve">The policy has been renewed and was last renewed on 2028-04-04.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:ind w:hanging="0" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
@@ -566,51 +566,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
-        <w:t xml:space="preserve">05/05/2026</w:t>
+        <w:t xml:space="preserve">04/07/2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:left="1440" w:right="1440" w:gutter="0" w:header="0" w:top="1440" w:footer="0" w:bottom="1440"/>
       <w:pgNumType w:start="1" w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
       <w:docGrid w:type="default" w:linePitch="100" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:embedRegular r:id="rId1" w:fontKey="{01014A78-CABC-4EF0-12AC-5CD89AEFDE01}"/>
     <w:embedBold r:id="rId2" w:fontKey="{02014A78-CABC-4EF0-12AC-5CD89AEFDE02}"/>
     <w:embedItalic r:id="rId3" w:fontKey="{03014A78-CABC-4EF0-12AC-5CD89AEFDE03}"/>
     <w:embedBoldItalic r:id="rId4" w:fontKey="{04014A78-CABC-4EF0-12AC-5CD89AEFDE04}"/>