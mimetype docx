--- v3 (2026-07-04)
+++ v4 (2026-07-04)
@@ -113,137 +113,137 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
-        <w:t xml:space="preserve">We are the tenants of house at 55978 Michael Court</w:t>
+        <w:t xml:space="preserve">We are the tenants of house at 814 Craig Garden</w:t>
         <w:br/>
-        <w:t xml:space="preserve">Ellismouth, DE 29932.</w:t>
+        <w:t xml:space="preserve">South Ashleyberg, OR 86631.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:ind w:hanging="0" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
         <w:t xml:space="preserve">The house is insured under an insurance policy issued by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2399 Stacey Brook Suite 317</w:t>
+        <w:t xml:space="preserve">USNV Lopez</w:t>
         <w:br/>
-        <w:t xml:space="preserve">East Mia, MD 74528</w:t>
+        <w:t xml:space="preserve">FPO AE 37897</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
         <w:t xml:space="preserve"> who is an authorised insurer within the meaning of section 164 of the Commonhold and Leasehold Reform Act 2002.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:ind w:hanging="0" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
-        <w:t xml:space="preserve">The policy number is 597220.</w:t>
+        <w:t xml:space="preserve">The policy number is 145019.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:ind w:hanging="0" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
@@ -279,51 +279,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
         <w:t xml:space="preserve">The amount of cover (the sum insured) is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
         <w:t>£</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
-        <w:t xml:space="preserve">382882 and is provided for the period beginning on 2025-10-26 and ending on 2026-10-09.</w:t>
+        <w:t xml:space="preserve">366983 and is provided for the period beginning on 2025-12-28 and ending on 2027-04-17.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:ind w:hanging="0" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
@@ -347,85 +347,85 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
-        <w:t xml:space="preserve">The amount of excess under the policy is payable whenever the insurer makes a payment under the policy. The following excesses apply: £492 escape of water, £732 subsidence, £136 for all other claims. </w:t>
+        <w:t xml:space="preserve">The amount of excess under the policy is payable whenever the insurer makes a payment under the policy. The following excesses apply: £281 escape of water, £451 subsidence, £765 for all other claims. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:ind w:hanging="0" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
-        <w:t xml:space="preserve">The policy has been renewed and was last renewed on 2028-04-04.</w:t>
+        <w:t xml:space="preserve">The policy has been renewed and was last renewed on 2027-11-28.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:ind w:hanging="0" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>