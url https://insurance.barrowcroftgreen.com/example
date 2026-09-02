--- v4 (2026-07-04)
+++ v5 (2026-09-02)
@@ -113,137 +113,137 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
-        <w:t xml:space="preserve">We are the tenants of house at 814 Craig Garden</w:t>
+        <w:t xml:space="preserve">We are the tenants of house at 4036 Misty Mills</w:t>
         <w:br/>
-        <w:t xml:space="preserve">South Ashleyberg, OR 86631.</w:t>
+        <w:t xml:space="preserve">Dyermouth, PA 79634.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:ind w:hanging="0" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
         <w:t xml:space="preserve">The house is insured under an insurance policy issued by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">USNV Lopez</w:t>
+        <w:t xml:space="preserve">1077 Amanda Lane</w:t>
         <w:br/>
-        <w:t xml:space="preserve">FPO AE 37897</w:t>
+        <w:t xml:space="preserve">Richardsonbury, AK 22897</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
         <w:t xml:space="preserve"> who is an authorised insurer within the meaning of section 164 of the Commonhold and Leasehold Reform Act 2002.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:ind w:hanging="0" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
-        <w:t xml:space="preserve">The policy number is 145019.</w:t>
+        <w:t xml:space="preserve">The policy number is 500404.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:ind w:hanging="0" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
@@ -279,51 +279,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
         <w:t xml:space="preserve">The amount of cover (the sum insured) is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
         <w:t>£</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
-        <w:t xml:space="preserve">366983 and is provided for the period beginning on 2025-12-28 and ending on 2027-04-17.</w:t>
+        <w:t xml:space="preserve">643395 and is provided for the period beginning on 2026-08-02 and ending on 2026-11-13.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:ind w:hanging="0" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
@@ -347,85 +347,85 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
-        <w:t xml:space="preserve">The amount of excess under the policy is payable whenever the insurer makes a payment under the policy. The following excesses apply: £281 escape of water, £451 subsidence, £765 for all other claims. </w:t>
+        <w:t xml:space="preserve">The amount of excess under the policy is payable whenever the insurer makes a payment under the policy. The following excesses apply: £631 escape of water, £656 subsidence, £705 for all other claims. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:ind w:hanging="0" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
-        <w:t xml:space="preserve">The policy has been renewed and was last renewed on 2027-11-28.</w:t>
+        <w:t xml:space="preserve">The policy has been renewed and was last renewed on 2027-10-10.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:ind w:hanging="0" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360" w:left="720"/>
         <w:rPr>
@@ -566,51 +566,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:eastAsia="Merriweather" w:cs="Merriweather"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Merriweather" w:cs="Merriweather" w:ascii="Merriweather" w:hAnsi="Merriweather"/>
         </w:rPr>
-        <w:t xml:space="preserve">04/07/2026</w:t>
+        <w:t xml:space="preserve">02/09/2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:left="1440" w:right="1440" w:gutter="0" w:header="0" w:top="1440" w:footer="0" w:bottom="1440"/>
       <w:pgNumType w:start="1" w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
       <w:docGrid w:type="default" w:linePitch="100" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:embedRegular r:id="rId1" w:fontKey="{01014A78-CABC-4EF0-12AC-5CD89AEFDE01}"/>
     <w:embedBold r:id="rId2" w:fontKey="{02014A78-CABC-4EF0-12AC-5CD89AEFDE02}"/>
     <w:embedItalic r:id="rId3" w:fontKey="{03014A78-CABC-4EF0-12AC-5CD89AEFDE03}"/>
     <w:embedBoldItalic r:id="rId4" w:fontKey="{04014A78-CABC-4EF0-12AC-5CD89AEFDE04}"/>